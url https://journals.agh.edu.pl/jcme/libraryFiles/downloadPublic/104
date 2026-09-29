--- v0 (2026-02-25)
+++ v1 (2026-09-29)
@@ -122,51 +122,51 @@
       <w:r w:rsidRPr="002761C7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contribution of the authors:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="1465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="37E4B540" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="37E4B540" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39956625" w14:textId="77777777" w:rsidR="00BD7242" w:rsidRPr="00240D51" w:rsidRDefault="00A33422" w:rsidP="001A4582">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240D51">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No.</w:t>
@@ -240,51 +240,60 @@
             <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2A4666" w14:textId="77777777" w:rsidR="00BD7242" w:rsidRPr="00240D51" w:rsidRDefault="00BD7242" w:rsidP="001A4582">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240D51">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Contribution to the paper*</w:t>
+              <w:t>Contribution to the paper</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632604">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FDBA20D" w14:textId="6EFC724A" w:rsidR="00BD7242" w:rsidRPr="00240D51" w:rsidRDefault="00BD7242" w:rsidP="001A4582">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -293,51 +302,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated </w:t>
             </w:r>
             <w:r w:rsidR="001A4582">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>percentage</w:t>
             </w:r>
             <w:r w:rsidRPr="00240D51">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the total contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="6D2F6ABB" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="6D2F6ABB" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C0A1AA3" w14:textId="77777777" w:rsidR="00FC33A0" w:rsidRPr="00240D51" w:rsidRDefault="00FC33A0" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -417,51 +426,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A8721FB" w14:textId="77777777" w:rsidR="00FC33A0" w:rsidRPr="001A4582" w:rsidRDefault="00FC33A0" w:rsidP="0078519D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="620CD86A" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="620CD86A" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F1E6BE3" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -530,51 +539,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22A2FE91" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00F45087">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="70EE9ACF" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="70EE9ACF" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D74F40" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -643,51 +652,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3243DFD4" w14:textId="52B13B3C" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430A14" w:rsidRPr="003E53EA" w14:paraId="7FCE17FB" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="00430A14" w:rsidRPr="00CC7C7B" w14:paraId="7FCE17FB" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CB5EC64" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -756,51 +765,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31720F9F" w14:textId="7D60CE1B" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="05C4BCC4" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="05C4BCC4" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="207AF47E" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -869,51 +878,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F297D9D" w14:textId="0FCB851F" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="5E416417" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="5E416417" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678A5EAD" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -982,51 +991,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51239CC0" w14:textId="6651AB87" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004977D3" w:rsidRPr="003E53EA" w14:paraId="3E928C80" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="004977D3" w:rsidRPr="00CC7C7B" w14:paraId="3E928C80" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA9A73E" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1095,51 +1104,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45934A34" w14:textId="1A37E0D9" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430A14" w:rsidRPr="003E53EA" w14:paraId="4C45564A" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="00430A14" w:rsidRPr="00CC7C7B" w14:paraId="4C45564A" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1724DBA6" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1208,51 +1217,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AD303CB" w14:textId="28317392" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430A14" w:rsidRPr="003E53EA" w14:paraId="38F1E5EC" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="00430A14" w:rsidRPr="00CC7C7B" w14:paraId="38F1E5EC" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B0C4308" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1321,51 +1330,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF6DFBB" w14:textId="786DD116" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430A14" w:rsidRPr="003E53EA" w14:paraId="0DF89412" w14:textId="77777777" w:rsidTr="004977D3">
+      <w:tr w:rsidR="00430A14" w:rsidRPr="00CC7C7B" w14:paraId="0DF89412" w14:textId="77777777" w:rsidTr="004977D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="330E522C" w14:textId="77777777" w:rsidR="00430A14" w:rsidRPr="00240D51" w:rsidRDefault="00430A14" w:rsidP="004B20CF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1446,116 +1455,117 @@
           </w:tcPr>
           <w:p w14:paraId="012F4862" w14:textId="68922A28" w:rsidR="00430A14" w:rsidRPr="001A4582" w:rsidRDefault="00430A14" w:rsidP="00430A14">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CAB9BE3" w14:textId="77777777" w:rsidR="001A4582" w:rsidRDefault="0040347E" w:rsidP="002973EA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00981909">
+      <w:r w:rsidRPr="00632604">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">* </w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981909">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00981909">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Justification of authorship includes</w:t>
       </w:r>
       <w:r w:rsidR="001A4582">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEB27BC" w14:textId="1DE98EB0" w:rsidR="001A4582" w:rsidRPr="001A4582" w:rsidRDefault="001A4582" w:rsidP="001A4582">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4582">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>substantial contributions to the conception and design of the work, or the acquisition, analysis, or interpretation of data</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>substantial contributions to the conception and design of the work, or the acquisition, analysis, or interpretation of data;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEFBC7C" w14:textId="549D3D4D" w:rsidR="001A4582" w:rsidRPr="001A4582" w:rsidRDefault="001A4582" w:rsidP="001A4582">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4582">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
@@ -1603,94 +1613,260 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Financial disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1189AB25" w14:textId="5838D5B2" w:rsidR="001A4582" w:rsidRDefault="001A4582" w:rsidP="00967A03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4582">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The authors declare no competing financial interests related to this work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33667FD2" w14:textId="05D96EA0" w:rsidR="001A4582" w:rsidRPr="001A4582" w:rsidRDefault="001A4582" w:rsidP="00967A03">
+    <w:p w14:paraId="33667FD2" w14:textId="11DB8C9A" w:rsidR="001A4582" w:rsidRPr="001A4582" w:rsidRDefault="001A4582" w:rsidP="00967A03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4582">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(If applicable, please describe any financial relationships.)</w:t>
+        <w:t>If applicable, please describe any financial relationships.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F505887" w14:textId="2C7B4EC5" w:rsidR="009D7ED0" w:rsidRPr="00962507" w:rsidRDefault="00967A03" w:rsidP="001A4582">
+    <w:p w14:paraId="0F505887" w14:textId="2C7B4EC5" w:rsidR="009D7ED0" w:rsidRDefault="00967A03" w:rsidP="001A4582">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="383D3A6D" w14:textId="172070ED" w:rsidR="00CC7C7B" w:rsidRPr="002973EA" w:rsidRDefault="00CC7C7B" w:rsidP="00CC7C7B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AI use statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF72976" w14:textId="1424C57F" w:rsidR="00CC7C7B" w:rsidRDefault="00CC7C7B" w:rsidP="00CC7C7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7C7B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Were artificial intelligence (AI) tools used in the manuscript preparation process</w:t>
+      </w:r>
+      <w:r w:rsidR="00632604">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="009E411C">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00632604">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>YES/NO</w:t>
+      </w:r>
+      <w:r w:rsidR="00632604" w:rsidRPr="00632604">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15827350" w14:textId="52D6FCF3" w:rsidR="00632604" w:rsidRDefault="00632604" w:rsidP="00CC7C7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632604">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632604">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632604">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Cross out the option that does not apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FE60BE" w14:textId="2B3A6DD3" w:rsidR="00CC7C7B" w:rsidRPr="001A4582" w:rsidRDefault="00CC7C7B" w:rsidP="00CC7C7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7C7B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If the answer is "YES," please indicate how the AI tools were used, e.g., for literature review, content improvement, language editing, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D240CD" w14:textId="77777777" w:rsidR="00CC7C7B" w:rsidRPr="00962507" w:rsidRDefault="00CC7C7B" w:rsidP="00CC7C7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560C2099" w14:textId="77777777" w:rsidR="00CC7C7B" w:rsidRPr="00962507" w:rsidRDefault="00CC7C7B" w:rsidP="001A4582">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="691460D4" w14:textId="718100EF" w:rsidR="00967A03" w:rsidRPr="00240D51" w:rsidRDefault="00967A03" w:rsidP="00967A03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2268"/>
           <w:tab w:val="right" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1767,130 +1943,133 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4582">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00967A03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ignature</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005640E4" w:rsidRPr="002973EA" w:rsidSect="003E53EA">
       <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footnotePr>
+        <w:numFmt w:val="chicago"/>
+      </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C638F62" w14:textId="77777777" w:rsidR="00464832" w:rsidRDefault="00464832" w:rsidP="00043617">
+    <w:p w14:paraId="5F793263" w14:textId="77777777" w:rsidR="00BF2ED7" w:rsidRDefault="00BF2ED7" w:rsidP="00043617">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1175C34D" w14:textId="77777777" w:rsidR="00464832" w:rsidRDefault="00464832" w:rsidP="00043617">
+    <w:p w14:paraId="515A2212" w14:textId="77777777" w:rsidR="00BF2ED7" w:rsidRDefault="00BF2ED7" w:rsidP="00043617">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DA353E2" w14:textId="77777777" w:rsidR="00464832" w:rsidRDefault="00464832" w:rsidP="00043617">
+    <w:p w14:paraId="2792BDFA" w14:textId="77777777" w:rsidR="00BF2ED7" w:rsidRDefault="00BF2ED7" w:rsidP="00043617">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E3EFAB" w14:textId="77777777" w:rsidR="00464832" w:rsidRDefault="00464832" w:rsidP="00043617">
+    <w:p w14:paraId="5A890E0E" w14:textId="77777777" w:rsidR="00BF2ED7" w:rsidRDefault="00BF2ED7" w:rsidP="00043617">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62968FF6" w14:textId="77777777" w:rsidR="003E53EA" w:rsidRDefault="003E53EA" w:rsidP="003E53EA">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6660"/>
       </w:tabs>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:r w:rsidRPr="00013355">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2272D2C0" wp14:editId="3779F558">
@@ -2168,187 +2347,196 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1955600264">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="980960499">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="150"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:formsDesign/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normalny"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002709DF"/>
     <w:rsid w:val="00043617"/>
     <w:rsid w:val="00065436"/>
+    <w:rsid w:val="000C4714"/>
     <w:rsid w:val="001313E2"/>
     <w:rsid w:val="001A4582"/>
     <w:rsid w:val="001A4866"/>
     <w:rsid w:val="001B3D27"/>
     <w:rsid w:val="001D364E"/>
     <w:rsid w:val="0023644B"/>
     <w:rsid w:val="00240D51"/>
     <w:rsid w:val="002709DF"/>
     <w:rsid w:val="002761C7"/>
     <w:rsid w:val="002973EA"/>
     <w:rsid w:val="003945FB"/>
     <w:rsid w:val="003E53EA"/>
     <w:rsid w:val="0040347E"/>
     <w:rsid w:val="00430A14"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="00464832"/>
     <w:rsid w:val="004977D3"/>
     <w:rsid w:val="004B20CF"/>
     <w:rsid w:val="004C56DA"/>
     <w:rsid w:val="005640E4"/>
     <w:rsid w:val="006250BB"/>
+    <w:rsid w:val="00632604"/>
     <w:rsid w:val="00645747"/>
+    <w:rsid w:val="006C582E"/>
     <w:rsid w:val="0073341A"/>
     <w:rsid w:val="0078519D"/>
     <w:rsid w:val="007A652E"/>
     <w:rsid w:val="00806CDB"/>
+    <w:rsid w:val="00840560"/>
     <w:rsid w:val="009270A3"/>
     <w:rsid w:val="0094383E"/>
     <w:rsid w:val="009533A6"/>
     <w:rsid w:val="00962507"/>
     <w:rsid w:val="00967A03"/>
     <w:rsid w:val="00970BB9"/>
     <w:rsid w:val="00981909"/>
     <w:rsid w:val="009D7ED0"/>
+    <w:rsid w:val="009E411C"/>
     <w:rsid w:val="00A33422"/>
     <w:rsid w:val="00A541E3"/>
     <w:rsid w:val="00A6780F"/>
     <w:rsid w:val="00AC4658"/>
     <w:rsid w:val="00AD1A15"/>
     <w:rsid w:val="00AD2A69"/>
     <w:rsid w:val="00B2228B"/>
     <w:rsid w:val="00BC5033"/>
     <w:rsid w:val="00BC6BA7"/>
     <w:rsid w:val="00BD7242"/>
     <w:rsid w:val="00BE7F39"/>
+    <w:rsid w:val="00BF2ED7"/>
     <w:rsid w:val="00C21DE8"/>
+    <w:rsid w:val="00C81B58"/>
+    <w:rsid w:val="00CC7C7B"/>
     <w:rsid w:val="00D031E6"/>
     <w:rsid w:val="00D03964"/>
     <w:rsid w:val="00D05667"/>
     <w:rsid w:val="00E0431B"/>
     <w:rsid w:val="00E321AF"/>
     <w:rsid w:val="00E34D7C"/>
     <w:rsid w:val="00E573AD"/>
     <w:rsid w:val="00EA6A0F"/>
     <w:rsid w:val="00ED00C4"/>
     <w:rsid w:val="00ED1FA4"/>
     <w:rsid w:val="00F45087"/>
     <w:rsid w:val="00F5640E"/>
     <w:rsid w:val="00F5642C"/>
     <w:rsid w:val="00F82F0A"/>
     <w:rsid w:val="00F8351D"/>
     <w:rsid w:val="00F84AEB"/>
     <w:rsid w:val="00FC33A0"/>
     <w:rsid w:val="00FC35BC"/>
     <w:rsid w:val="00FE3EDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B644F09"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{30C4A50A-4ADF-4FEB-A578-F6630F42CFD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2717,51 +2905,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Absatz-Standardschriftart"/>
@@ -2889,50 +3076,85 @@
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00043617"/>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstzastpczy">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A541E3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="72"/>
     <w:qFormat/>
     <w:rsid w:val="00BD7242"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632604"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632604"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632604"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -3190,69 +3412,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD1485E4-7D15-44F2-AA89-443328F4D950}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>115</Words>
-  <Characters>657</Characters>
+  <Words>159</Words>
+  <Characters>908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>739</CharactersWithSpaces>
+  <CharactersWithSpaces>1065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beata Grabowska</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>